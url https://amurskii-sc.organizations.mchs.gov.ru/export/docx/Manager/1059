--- v1 (2026-01-20)
+++ v2 (2026-05-07)
@@ -75,51 +75,51 @@
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Министерство Российской Федерации по делам гражданской обороны,чрезвычайным ситуациям и ликвидации последствий стихийныхбедствий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Начальник штаба - заместитель начальника ФГКУ «Амурский СЦ МЧСРоссии», п</w:t>
+              <w:t xml:space="preserve">Врид начальника центра ФГКУ «Амурский СЦ МЧС России»,п</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:shd w:val="clear" w:fill="initial"/>
               </w:rPr>
               <w:t xml:space="preserve">одполковник</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr>