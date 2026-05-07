--- v1 (2026-01-20)
+++ v2 (2026-05-07)
@@ -136,51 +136,51 @@
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:color="fffffff"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:jc w:val="start"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Родился09.04.1983 года в селе Ракитное Хабаровского края.</w:t>
+              <w:t xml:space="preserve">Родился09.04.1982 года в селе Ракитное Хабаровского края.</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В 2004 году закончил Академию гражданской защиты МЧС России поспециальности «Защита в чрезвычайных ситуациях».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В 2023 году закончил Академию гражданской защиты МЧС России поспециальности «Управление воинскими частями и соединениями».</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">В период с 2004 по настоящее время проходил военную службу вучреждениях МЧС России:</w:t>
             </w:r>
             <w:br/>
             <w:br/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004 – 2006 гг. командир учебного взвода учебного батальона 978учебно-спасательного центра;</w:t>
             </w:r>